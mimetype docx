--- v0 (2026-08-04)
+++ v1 (2026-09-24)
@@ -1,114 +1,116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="535B37DE" w14:textId="77777777" w:rsidR="00295026" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:ind w:left="87"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>(عنوا</w:t>
+        <w:t>(عنوان مقاله : فون</w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve">ن مقاله : فونت </w:t>
+        <w:t xml:space="preserve">ت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK9"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK10"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
@@ -181,135 +183,165 @@
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نويسنده اول </w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>B Nazanin</w:t>
-      </w:r>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 13 - پررنگ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8BDF6A" w14:textId="77777777" w:rsidR="00295026" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="OLE_LINK7"/>
       <w:bookmarkStart w:id="8" w:name="OLE_LINK8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>وابستگی سازمانی نویسنده</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
-        <w:t xml:space="preserve"> B Nazanin</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- اندازه 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A06AB0A" w14:textId="77777777" w:rsidR="00295026" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10 pt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
@@ -341,134 +373,164 @@
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نام و نام خانوادگي نويسنده دوم </w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>B Nazanin</w:t>
-      </w:r>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 13 - پررنگ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54426662" w14:textId="77777777" w:rsidR="00295026" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وابستگی سازمانی نویسنده </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
-        <w:t xml:space="preserve"> B Nazanin</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- اندازه 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="125E9964" w14:textId="77777777" w:rsidR="00295026" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>10 pt</w:t>
-      </w:r>
+        <w:t xml:space="preserve">10 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="522F585C" w14:textId="77777777" w:rsidR="00295026" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0"/>
@@ -528,51 +590,73 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>چکیده (فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B Nazanin </w:t>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>- اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
@@ -601,56 +685,58 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقالات غیر پژوهشی از اين چارچوب مستثني هستند).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> متن چكيده با فونت (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- اندازه 12) و با يک خط فاصله نوشته شود. طول چكيده در مقاله نباید كمتر از 150 كلمه و بيشتر از 300 كلمه باشد. چكيده بايد كامل و فقط در يك پاراگراف آورده شود. از اشاره به مراجع و کلیات تحقیق در چكيده خودداري گردد. نکته مهم این است که </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -697,51 +783,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">واژگان كليدي: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>بین 5-3 واژه که با کاما (،) از هم جدا شده و در يك خط باشند (فونت</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">B Nazanin </w:t>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27495FF9" w14:textId="77777777" w:rsidR="00295026" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0"/>
         <w:ind w:left="851" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -867,57 +971,59 @@
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">مقدمه (فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="OLE_LINK21"/>
       <w:bookmarkStart w:id="12" w:name="OLE_LINK22"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>- اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37F92287" w14:textId="65C6A5FC" w:rsidR="00295026" w:rsidRPr="00CE0778" w:rsidRDefault="00295026" w:rsidP="00CE0778">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3592"/>
           <w:tab w:val="left" w:pos="4442"/>
           <w:tab w:val="left" w:pos="4584"/>
@@ -960,96 +1066,100 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">) ارسال گردد. متن اصلي مقاله به صورت تك ستوني </w:t>
       </w:r>
       <w:bookmarkStart w:id="13" w:name="OLE_LINK23"/>
       <w:bookmarkStart w:id="14" w:name="OLE_LINK24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">با فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- اندازة 12 - تك فاصله تهيه شود. عنوان بخش‌های اصلی با فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>و اندازه 12- پررنگ و عنوان زيربخش‌ها با اندازه 11- پررنگ تايپ شود. تنظيمات صفحه باید از بالای صفحه 3 سانتیمتر و از پايين، چپ و راست صفحه 5/2 سانتيمتر باشد. در مقدمه به بيان مسأله، اهميت موضوع، ادبیات و پيشينه، اهداف و فرضيه‌هاي پژوهش پرداخته</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
@@ -1384,52 +1494,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">چين با قلم </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>B Nazanin</w:t>
-      </w:r>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
@@ -1798,52 +1918,60 @@
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مشخصات هر منبع به صورت كامل و در قالب استاندارد (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>APA</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">) ذكر شود. منابع فارسي را با فونت </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>B Nazanin</w:t>
-      </w:r>
+        <w:t xml:space="preserve">B </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Nazanin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> اندازه 11 و منابع انگليسي را با فونت</w:t>
       </w:r>
       <w:r>
@@ -5256,95 +5384,94 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7272E465" w14:textId="77777777" w:rsidR="002B3D3C" w:rsidRPr="00295026" w:rsidRDefault="002B3D3C" w:rsidP="00CE0778">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002B3D3C" w:rsidRPr="00295026" w:rsidSect="00092CFB">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="2966" w:right="749" w:bottom="1440" w:left="720" w:header="720" w:footer="864" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A06908D" w14:textId="77777777" w:rsidR="00A86EA9" w:rsidRDefault="00A86EA9" w:rsidP="003E71B2">
+    <w:p w14:paraId="69312444" w14:textId="77777777" w:rsidR="00F85E99" w:rsidRDefault="00F85E99" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="450465D1" w14:textId="77777777" w:rsidR="00A86EA9" w:rsidRDefault="00A86EA9" w:rsidP="003E71B2">
+    <w:p w14:paraId="1BF14BF8" w14:textId="77777777" w:rsidR="00F85E99" w:rsidRDefault="00F85E99" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traffic">
-    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arya 1 BOLD">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Yekan">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
@@ -5368,192 +5495,192 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:cs="B Yekan"/>
       </w:rPr>
       <w:id w:val="1903552275"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="4B2B5117" w14:textId="1C92D4FF" w:rsidR="00DF6E3E" w:rsidRPr="00DF6E3E" w:rsidRDefault="00DF6E3E" w:rsidP="00DF6E3E">
+      <w:p w14:paraId="4B2B5117" w14:textId="3D52EE0D" w:rsidR="00DF6E3E" w:rsidRPr="00DF6E3E" w:rsidRDefault="00DF6E3E" w:rsidP="00DF6E3E">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
           <w:rPr>
             <w:rFonts w:cs="B Yekan"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00DF6E3E">
           <w:rPr>
             <w:rFonts w:cs="B Yekan"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="00DF6E3E">
           <w:rPr>
             <w:rFonts w:cs="B Yekan"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00DF6E3E">
           <w:rPr>
             <w:rFonts w:cs="B Yekan"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00D44B40">
+        <w:r w:rsidR="00C80C40">
           <w:rPr>
             <w:rFonts w:cs="B Yekan"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>4</w:t>
         </w:r>
         <w:r w:rsidRPr="00DF6E3E">
           <w:rPr>
             <w:rFonts w:cs="B Yekan"/>
             <w:noProof/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5D55EAF8" w14:textId="77777777" w:rsidR="001D558E" w:rsidRDefault="001D558E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2AA6E886" w14:textId="77777777" w:rsidR="00A86EA9" w:rsidRDefault="00A86EA9" w:rsidP="003E71B2">
+    <w:p w14:paraId="55669193" w14:textId="77777777" w:rsidR="00F85E99" w:rsidRDefault="00F85E99" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="278BA051" w14:textId="77777777" w:rsidR="00A86EA9" w:rsidRDefault="00A86EA9" w:rsidP="003E71B2">
+    <w:p w14:paraId="1B96FCDC" w14:textId="77777777" w:rsidR="00F85E99" w:rsidRDefault="00F85E99" w:rsidP="003E71B2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="213D30F6" w14:textId="31F63202" w:rsidR="003E71B2" w:rsidRDefault="00CD2EAA" w:rsidP="00CE2864">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10440"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CE93717" wp14:editId="111DCC55">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CE93717" wp14:editId="68672B1C">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
-            <wp:posOffset>-9525</wp:posOffset>
+            <wp:posOffset>-9524</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-466724</wp:posOffset>
+            <wp:posOffset>-466725</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7586798" cy="10657426"/>
+          <wp:extent cx="7586796" cy="10657426"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="Picture 2"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7586798" cy="10657426"/>
+                    <a:ext cx="7586796" cy="10657426"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00CE2864">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5746,50 +5873,51 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF56AA"/>
     <w:rsid w:val="00013461"/>
     <w:rsid w:val="00066F89"/>
     <w:rsid w:val="00092CFB"/>
@@ -5805,61 +5933,63 @@
     <w:rsid w:val="00316952"/>
     <w:rsid w:val="00331F52"/>
     <w:rsid w:val="003E71B2"/>
     <w:rsid w:val="00420B33"/>
     <w:rsid w:val="00490235"/>
     <w:rsid w:val="004B5F7E"/>
     <w:rsid w:val="00503BDE"/>
     <w:rsid w:val="005117CA"/>
     <w:rsid w:val="005368BE"/>
     <w:rsid w:val="00583B1E"/>
     <w:rsid w:val="005A5980"/>
     <w:rsid w:val="00616015"/>
     <w:rsid w:val="006F385A"/>
     <w:rsid w:val="007101FD"/>
     <w:rsid w:val="00726A5D"/>
     <w:rsid w:val="007F1781"/>
     <w:rsid w:val="00920663"/>
     <w:rsid w:val="00921658"/>
     <w:rsid w:val="009545C5"/>
     <w:rsid w:val="00A21E0F"/>
     <w:rsid w:val="00A86EA9"/>
     <w:rsid w:val="00B0528E"/>
     <w:rsid w:val="00B30E55"/>
     <w:rsid w:val="00B81768"/>
     <w:rsid w:val="00BF56AA"/>
+    <w:rsid w:val="00C80C40"/>
     <w:rsid w:val="00CD2EAA"/>
     <w:rsid w:val="00CE0778"/>
     <w:rsid w:val="00CE2864"/>
     <w:rsid w:val="00D11BAD"/>
     <w:rsid w:val="00D44B40"/>
     <w:rsid w:val="00DC170E"/>
     <w:rsid w:val="00DF6E3E"/>
     <w:rsid w:val="00E33A12"/>
     <w:rsid w:val="00E67668"/>
     <w:rsid w:val="00EC06BB"/>
     <w:rsid w:val="00EF6EDE"/>
+    <w:rsid w:val="00F85E99"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="50E888C7"/>
@@ -6547,51 +6677,51 @@
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="B Nazanin" w:hAnsi="B Nazanin"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6813,51 +6943,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>911</Words>
   <Characters>5193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>